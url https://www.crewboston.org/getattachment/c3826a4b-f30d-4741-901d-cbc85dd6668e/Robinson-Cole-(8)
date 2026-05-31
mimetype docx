--- v1 (2026-01-15)
+++ v2 (2026-05-31)
@@ -6,806 +6,588 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="17068D06" w14:textId="77777777" w:rsidR="00641A24" w:rsidRPr="00F1548D" w:rsidRDefault="00641A24" w:rsidP="00641A24">
+    <w:p w14:paraId="49433909" w14:textId="77777777" w:rsidR="00982306" w:rsidRPr="0098423A" w:rsidRDefault="00982306" w:rsidP="00982306">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk203054889"/>
-      <w:bookmarkStart w:id="1" w:name="_Hlk205452774"/>
-      <w:r w:rsidRPr="00F1548D">
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="0098423A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="56BB72"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="28"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Commercial Real Estate Associate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715CCF35" w14:textId="77777777" w:rsidR="00641A24" w:rsidRDefault="00641A24" w:rsidP="00641A24">
+    <w:p w14:paraId="32EFE171" w14:textId="77777777" w:rsidR="00982306" w:rsidRPr="0098423A" w:rsidRDefault="00982306" w:rsidP="00982306">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1AEF7B" w14:textId="77777777" w:rsidR="003562B8" w:rsidRDefault="003562B8" w:rsidP="003562B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003562B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Robinson+Cole, a Vault "Top Ranked" Am Law 200 firm, seeks an associate with two to four years of commercial real estate transactional and/or land use experience to join its active Commercial Real Estate + Development Practice Group based in our Hartford, CT or Boston, MA offices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65322FB7" w14:textId="77777777" w:rsidR="003562B8" w:rsidRPr="003562B8" w:rsidRDefault="003562B8" w:rsidP="003562B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30623CCB" w14:textId="5D0C0143" w:rsidR="003562B8" w:rsidRPr="003562B8" w:rsidRDefault="003562B8" w:rsidP="003562B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003562B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Robinson+Cole’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F68AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Real Estate + Development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003562B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> practice group is a robust, broad-based practice that regularly represents buyers, sellers, lenders, owners, and tenants in commercial real estate transactions and other matters for all classes of real estate assets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C2FC02" w14:textId="77777777" w:rsidR="003562B8" w:rsidRDefault="003562B8" w:rsidP="003562B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003562B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Qualified candidates will have a minimum of two years of complex real estate experience; strong real estate fundamentals, including experience with title and survey review, zoning and land use review and permitting, drafting acquisition documents, and reviewing a variety of loan documents; and top academic credentials and professional ability, including excellent writing, research, negotiation, and communication skills. Experience representing developers and borrowers in complex commercial real estate transactions, including acquisitions, dispositions, public and private financing, and zoning and land use entitlements is preferred. Candidates should also work well as part of a team and enjoy a fast-paced work environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061E661E" w14:textId="77777777" w:rsidR="003562B8" w:rsidRPr="003562B8" w:rsidRDefault="003562B8" w:rsidP="003562B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A4A9E69" w14:textId="77777777" w:rsidR="003562B8" w:rsidRDefault="003562B8" w:rsidP="003562B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003562B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Please note that all R+C attorneys must be admitted in the state of their primary office location. Prior law firm experience is also required for this position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59371A6C" w14:textId="77777777" w:rsidR="003562B8" w:rsidRPr="003562B8" w:rsidRDefault="003562B8" w:rsidP="003562B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BABF924" w14:textId="77777777" w:rsidR="003562B8" w:rsidRDefault="003562B8" w:rsidP="003562B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003562B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Massachusetts Applicants: The target base salary range for this position is $190,000 to $202,500. Actual base salary within that range will be determined by several components including but not limited to the individual's prior experience, class year, skills, qualifications, and office location.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6610C66F" w14:textId="77777777" w:rsidR="003562B8" w:rsidRPr="003562B8" w:rsidRDefault="003562B8" w:rsidP="003562B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F818922" w14:textId="77777777" w:rsidR="003562B8" w:rsidRDefault="003562B8" w:rsidP="003562B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003562B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>R+C supports the flexibility provided by a hybrid work model. Our attorneys are asked to work in the office a minimum of 2-3 days per week to benefit from in-person connection and collaboration. We also offer a competitive compensation package which includes medical, dental, paid vacation, paid sick days, a 401(k) plan, and a variety of other benefits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150ED8FC" w14:textId="77777777" w:rsidR="003562B8" w:rsidRPr="003562B8" w:rsidRDefault="003562B8" w:rsidP="003562B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0776B9E4" w14:textId="790EAEEC" w:rsidR="003562B8" w:rsidRPr="003562B8" w:rsidRDefault="003562B8" w:rsidP="003562B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003562B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Robinson &amp; Cole LLP is an equal opportunity employer and will provide equal opportunity to qualified applicants regardless of race, color, religion, national origin, age, gender, gender identity or expression, marital status, sexual orientation, ancestry, physical or mental disability, veteran status, or any other legally protected class in accordance with all applicable laws. We participate in the E-Verify program. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F68AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Click to view our E-Verify notices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003562B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A522F8D" w14:textId="77777777" w:rsidR="00641A24" w:rsidRDefault="00641A24" w:rsidP="00641A24">
-[...4 lines deleted...]
-    <w:p w14:paraId="3DF72EE2" w14:textId="77777777" w:rsidR="00641A24" w:rsidRDefault="00641A24" w:rsidP="00641A24">
+    <w:p w14:paraId="70C61FD0" w14:textId="77777777" w:rsidR="003562B8" w:rsidRPr="003562B8" w:rsidRDefault="003562B8" w:rsidP="003562B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003562B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBF7368" w14:textId="77777777" w:rsidR="003562B8" w:rsidRPr="003562B8" w:rsidRDefault="003562B8" w:rsidP="003562B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003562B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Please include a cover letter, resume, law school transcript, and a writing sample (preferably not edited by others)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A8775B" w14:textId="77777777" w:rsidR="00982306" w:rsidRPr="0098423A" w:rsidRDefault="00982306" w:rsidP="00982306">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5B109123" w14:textId="77777777" w:rsidR="00982306" w:rsidRDefault="00982306" w:rsidP="00982306">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="150" w:after="90"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...93 lines deleted...]
-    <w:p w14:paraId="4ECE6BD8" w14:textId="77777777" w:rsidR="00641A24" w:rsidRDefault="00641A24" w:rsidP="00641A24">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461B079E" w14:textId="77777777" w:rsidR="003562B8" w:rsidRPr="0098423A" w:rsidRDefault="003562B8" w:rsidP="00982306">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="150" w:after="90"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-        <w:spacing w:before="150" w:after="90"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="259CC69B" w14:textId="4E5AAED8" w:rsidR="00982306" w:rsidRDefault="00982306" w:rsidP="00982306">
+      <w:pPr>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="baseline"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F68AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Click here to apply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098423A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098423A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098423A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>please include a cover letter, resume, law school transcript, and a writing sample (preferably not edited by others)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...232 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...49 lines deleted...]
-    <w:p w14:paraId="67F971B6" w14:textId="77777777" w:rsidR="00661BC4" w:rsidRPr="00FE159F" w:rsidRDefault="00661BC4" w:rsidP="00121FAA"/>
+    <w:p w14:paraId="43173919" w14:textId="77777777" w:rsidR="00661BC4" w:rsidRPr="00FE159F" w:rsidRDefault="00661BC4" w:rsidP="00121FAA"/>
     <w:sectPr w:rsidR="00661BC4" w:rsidRPr="00FE159F">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D2E231F" w14:textId="77777777" w:rsidR="000F0C98" w:rsidRDefault="000F0C98" w:rsidP="00114034">
+    <w:p w14:paraId="0404704A" w14:textId="77777777" w:rsidR="002F68AE" w:rsidRDefault="002F68AE" w:rsidP="002F68AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51D75847" w14:textId="77777777" w:rsidR="000F0C98" w:rsidRDefault="000F0C98" w:rsidP="00114034">
+    <w:p w14:paraId="3FDAD97C" w14:textId="77777777" w:rsidR="002F68AE" w:rsidRDefault="002F68AE" w:rsidP="002F68AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13D858FB" w14:textId="77777777" w:rsidR="00114034" w:rsidRDefault="00114034">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="2B34575A" w14:textId="77777777" w:rsidR="002F68AE" w:rsidRDefault="002F68AE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B3640A6" w14:textId="77777777" w:rsidR="00114034" w:rsidRDefault="00114034">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="55C70692" w14:textId="77777777" w:rsidR="002F68AE" w:rsidRDefault="002F68AE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44E376C7" w14:textId="77777777" w:rsidR="00114034" w:rsidRDefault="00114034">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="0FCEE9EF" w14:textId="77777777" w:rsidR="002F68AE" w:rsidRDefault="002F68AE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57FA795F" w14:textId="77777777" w:rsidR="000F0C98" w:rsidRDefault="000F0C98" w:rsidP="00114034">
+    <w:p w14:paraId="7EFF28E4" w14:textId="77777777" w:rsidR="002F68AE" w:rsidRDefault="002F68AE" w:rsidP="002F68AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E3EF85C" w14:textId="77777777" w:rsidR="000F0C98" w:rsidRDefault="000F0C98" w:rsidP="00114034">
+    <w:p w14:paraId="778F67D0" w14:textId="77777777" w:rsidR="002F68AE" w:rsidRDefault="002F68AE" w:rsidP="002F68AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A063330" w14:textId="77777777" w:rsidR="00114034" w:rsidRDefault="00114034">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="39146E60" w14:textId="77777777" w:rsidR="002F68AE" w:rsidRDefault="002F68AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A332338" w14:textId="77777777" w:rsidR="00114034" w:rsidRDefault="00114034">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="74E262EB" w14:textId="77777777" w:rsidR="002F68AE" w:rsidRDefault="002F68AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10238230" w14:textId="77777777" w:rsidR="00114034" w:rsidRDefault="00114034">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="61A6AB12" w14:textId="77777777" w:rsidR="002F68AE" w:rsidRDefault="002F68AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00641A24"/>
-    <w:rsid w:val="000143AC"/>
+    <w:rsidRoot w:val="00982306"/>
     <w:rsid w:val="0006132F"/>
     <w:rsid w:val="000A6BE8"/>
     <w:rsid w:val="000E59EA"/>
-    <w:rsid w:val="000F0C98"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002C457C"/>
+    <w:rsid w:val="00121FAA"/>
+    <w:rsid w:val="0016478A"/>
+    <w:rsid w:val="002C054B"/>
     <w:rsid w:val="002F2691"/>
+    <w:rsid w:val="002F68AE"/>
     <w:rsid w:val="003316C6"/>
+    <w:rsid w:val="003562B8"/>
+    <w:rsid w:val="0039670B"/>
+    <w:rsid w:val="003B0E9A"/>
     <w:rsid w:val="004034E1"/>
-    <w:rsid w:val="004C2C3B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00660AEC"/>
+    <w:rsid w:val="00437D97"/>
+    <w:rsid w:val="00484879"/>
     <w:rsid w:val="00661BC4"/>
-    <w:rsid w:val="0087206F"/>
+    <w:rsid w:val="007D0859"/>
     <w:rsid w:val="008868C5"/>
-    <w:rsid w:val="009A7D61"/>
+    <w:rsid w:val="00933047"/>
+    <w:rsid w:val="00982306"/>
     <w:rsid w:val="00A31FDF"/>
+    <w:rsid w:val="00B5702C"/>
     <w:rsid w:val="00BB6288"/>
-    <w:rsid w:val="00CC300C"/>
     <w:rsid w:val="00D168E9"/>
     <w:rsid w:val="00D55E96"/>
-    <w:rsid w:val="00D96CEB"/>
-    <w:rsid w:val="00EE6AAC"/>
     <w:rsid w:val="00F94264"/>
-    <w:rsid w:val="00FA523D"/>
     <w:rsid w:val="00FE159F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1D67164E"/>
+  <w14:docId w14:val="07DC1F0A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{706AD2A5-6779-4752-ACAB-84AB89E27769}"/>
+  <w15:docId w15:val="{A5ECF466-1F78-4AA3-9A50-AAF78D4EAEC4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="5" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1137,56 +919,55 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00641A24"/>
+    <w:rsid w:val="00982306"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00121FAA"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -1540,317 +1321,329 @@
       <w:i/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00121FAA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00641A24"/>
+    <w:rsid w:val="00982306"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00641A24"/>
+    <w:rsid w:val="00982306"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00641A24"/>
+    <w:rsid w:val="00982306"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00641A24"/>
+    <w:rsid w:val="00982306"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00641A24"/>
+    <w:rsid w:val="00982306"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:kern w:val="2"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00641A24"/>
+    <w:rsid w:val="00982306"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00641A24"/>
+    <w:rsid w:val="00982306"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00641A24"/>
+    <w:rsid w:val="00982306"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00641A24"/>
+    <w:rsid w:val="00982306"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00641A24"/>
+    <w:rsid w:val="00982306"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00641A24"/>
+    <w:rsid w:val="00982306"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00641A24"/>
+    <w:rsid w:val="00982306"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003562B8"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003562B8"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00114034"/>
+    <w:rsid w:val="002F68AE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00114034"/>
+    <w:rsid w:val="002F68AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00114034"/>
+    <w:rsid w:val="002F68AE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00114034"/>
+    <w:rsid w:val="002F68AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...10 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -2119,56 +1912,50 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{19e8292e-eb8d-461f-9417-beecf1cb49e4}" enabled="0" method="" siteId="{19e8292e-eb8d-461f-9417-beecf1cb49e4}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Template>Normal</Template>
+  <Pages>2</Pages>
+  <Words>419</Words>
+  <Characters>2424</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2375</CharactersWithSpaces>
+  <CharactersWithSpaces>2832</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>